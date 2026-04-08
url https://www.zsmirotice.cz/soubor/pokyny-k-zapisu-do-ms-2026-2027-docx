--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00EB3744" w:rsidRDefault="00B203A4" w:rsidP="006B36D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B36D3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Postup </w:t>
       </w:r>
       <w:r w:rsidR="00EB3744">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>při registraci žádosti</w:t>
       </w:r>
       <w:r w:rsidRPr="006B36D3">
         <w:rPr>
@@ -52,129 +52,146 @@
         <w:t xml:space="preserve"> k zápisu </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0024243E" w:rsidRDefault="00B203A4" w:rsidP="00255F86">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B36D3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>do MŠ</w:t>
       </w:r>
       <w:r w:rsidR="00EB3744">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mirotice</w:t>
       </w:r>
+      <w:r w:rsidR="0007280D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="004318FD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na školní rok 202</w:t>
+        <w:t>na školní rok 202</w:t>
       </w:r>
       <w:r w:rsidR="00AC4223">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004318FD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="00AC4223">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0024243E" w:rsidRPr="003E6616" w:rsidRDefault="0024243E" w:rsidP="0024243E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6616">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>POVINNOST PLNIT PŘEDŠKOLNÍ VZDĚLÁVÁNÍ MAJÍ DĚT</w:t>
       </w:r>
       <w:r w:rsidR="004318FD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>I, KTERÉ DOSÁHLY DO 31. 08. 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC4223">
+        <w:t xml:space="preserve">I, KTERÉ DOSÁHLY DO 31. 08. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004318FD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E6616">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4223">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004318FD">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6616">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidR="004318FD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>ti</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AC4223">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> LET</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0024243E" w:rsidRPr="003E6616" w:rsidRDefault="0024243E" w:rsidP="0024243E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006B36D3" w:rsidRDefault="00B203A4" w:rsidP="00B203A4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
@@ -240,52 +257,74 @@
     <w:p w:rsidR="00601EE5" w:rsidRDefault="004318FD" w:rsidP="004318FD">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>- záložka „Školka &gt; Zápis MŠ“ – zde naleznete odkaz „</w:t>
       </w:r>
       <w:r w:rsidRPr="004318FD">
         <w:rPr>
           <w:b/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Přihláška k zápisu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>“ (tento odkaz přesměruje uchazeče na server Digiškolky)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">“ (tento odkaz přesměruje uchazeče na server </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Digiškolky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0007280D">
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>, zde vyberete zaměření: Mateřská škola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00225842" w:rsidRPr="00255F86" w:rsidRDefault="00255F86" w:rsidP="00255F86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00BB69B1" w:rsidRPr="00255F86">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>říprava potřebných dokumentů</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00225842" w:rsidRPr="003E6616" w:rsidRDefault="00225842" w:rsidP="00225842">
       <w:pPr>
@@ -330,52 +369,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00BB69B1" w:rsidRPr="003E6616">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>iskopisy je také možno vyzved</w:t>
       </w:r>
       <w:r w:rsidR="00255F86">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">nout osobně v MŠ </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00225842" w:rsidRPr="003E6616" w:rsidRDefault="00225842" w:rsidP="00BB69B1">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6616">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Seznam tiskopisů:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC4223" w:rsidRDefault="003E6616" w:rsidP="00E858B6">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -990,106 +1027,106 @@
       </w:r>
       <w:r w:rsidR="00AC4223">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006B36D3" w:rsidRPr="003E6616">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> - výsledky budou zveřejněny na nástěnce MŠ a webových stránkách MŠ</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B36D3" w:rsidRPr="003E6616" w:rsidSect="003E6616">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04AF6E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1584C1B8"/>
     <w:lvl w:ilvl="0" w:tplc="74520954">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1604,118 +1641,121 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B7639D"/>
+    <w:rsid w:val="0007280D"/>
     <w:rsid w:val="00111BF9"/>
     <w:rsid w:val="00225842"/>
     <w:rsid w:val="0024243E"/>
     <w:rsid w:val="00255F86"/>
     <w:rsid w:val="002C71C1"/>
     <w:rsid w:val="003D7956"/>
     <w:rsid w:val="003D7FBB"/>
     <w:rsid w:val="003E6616"/>
     <w:rsid w:val="004318FD"/>
     <w:rsid w:val="00601EE5"/>
     <w:rsid w:val="006B36D3"/>
     <w:rsid w:val="007967F1"/>
+    <w:rsid w:val="008B3B5A"/>
     <w:rsid w:val="008E5E18"/>
     <w:rsid w:val="009F2E55"/>
     <w:rsid w:val="00AC4223"/>
     <w:rsid w:val="00AE3C06"/>
     <w:rsid w:val="00B203A4"/>
     <w:rsid w:val="00B7639D"/>
     <w:rsid w:val="00BB69B1"/>
     <w:rsid w:val="00C61AAA"/>
     <w:rsid w:val="00D9243E"/>
     <w:rsid w:val="00E37A4B"/>
     <w:rsid w:val="00EB3744"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A0E0BD5D-3B3F-4DF2-A42B-F708F80BE595}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2184,51 +2224,51 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002C71C1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601EE5"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="325480809">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1310818139">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2499,73 +2539,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>223</Words>
-  <Characters>1318</Characters>
+  <Words>228</Words>
+  <Characters>1352</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1538</CharactersWithSpaces>
+  <CharactersWithSpaces>1577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nikola Danielová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>